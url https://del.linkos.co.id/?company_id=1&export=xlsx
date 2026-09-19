--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -79,89 +79,89 @@
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyAlignment="1" applyBorder="1">
       <alignment wrapText="1" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R3"/>
+  <dimension ref="A1:R20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="14" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="12" customWidth="1"/>
     <col min="7" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="9" max="9" width="28" customWidth="1"/>
     <col min="10" max="10" width="12" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="14" customWidth="1"/>
     <col min="14" max="14" width="10" customWidth="1"/>
     <col min="15" max="15" width="18" customWidth="1"/>
     <col min="16" max="16" width="18" customWidth="1"/>
     <col min="17" max="17" width="22" customWidth="1"/>
     <col min="18" max="18" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Perusahaan: PT DEKA SARI PERKASA</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Exported: 2026-07-21 00:29:28</t>
+          <t>Exported: 2026-09-19 10:07:11</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>No. Pol</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Supir</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
@@ -210,35 +210,1599 @@
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Terverifikasi</t>
         </is>
       </c>
       <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Diverifikasi Oleh</t>
         </is>
       </c>
       <c r="P3" s="1" t="inlineStr">
         <is>
           <t>Waktu Verifikasi</t>
         </is>
       </c>
       <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>Keterangan</t>
         </is>
       </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
           <t>Bukti</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="48" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>B 9092 KYY</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>DENI</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0070</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>BACKDROP PADDED, ENTERTAIMENT ROOM 74 UNIT — TANPA PADDED</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>74 UNIT</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>2604.008</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R4" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="48" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>B 9874 KDC</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>ASID</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0069</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>SMPN N 27 BEKASI</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>BANTARGEBANG</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>KURSI SISWA TYPE : AC-SL(K) PRONOV 20 UNIT</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>20 UNIT</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>2607.006N</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>SURAT PENYERAHAN BARANG</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="48" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>B 9092 KYY</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>DENI</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>SJGA.2607.143</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>PAK ALBERT RUMAH BOTOL BEER AND WINE</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>SCAFOLLDING 6 SET</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>6 SET</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="48" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>B 9104 TVB</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>NANANG</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0067</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>MEJA KERJA PIMPINAN TYPE : MKD-03 PRIME SERIES 3188423 INNOLA (R+P), 140X180X75 3 UNIT; BACKDROP TYPE BACK1 15 M2</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>3 UNIT; 15 M2</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="48" customHeight="1">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>B 9892 KXT</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0066</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>RAK KAYU TYPE RAKI-01S, INNOLA CUSTOM, 1 SISI, 120X25X270 15 UNIT</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>15 UNIT</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="48" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>B 9892 KXT</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0065</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>MEJA KERJA DESKING SYSTEM 4 ORANG TYPE : MKDS-4P120 INNOLA 35825, 240X120X75 13 UNIT; MEJA RAPAT TYPE : MRK-180 3192727 INNOLA (P), 160X90X75 2 UNIT</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>13 UNIT; 2 UNIT</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="48" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>B 9892 KXT</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0064</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I10" s="2" t="inlineStr">
+        <is>
+          <t>MEJA KERJA DESKING SYSTEM 1 ORANG TYPE : MKDS-1P120 INNOLA 64233, 120X60X75 7 UNIT</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>7 UNIT</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="48" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>B 9892 KXT</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0063</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>MEJA KERJA PIMPINAN TYPE : MKD-01 PRIME SERIES 3187907 INNOLA (R+P), 200X180X75 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N11" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q11" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R11" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="48" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>B 9892 KXT</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0062</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>PT. HUNGFU LEATHER INDONESIA</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>CREDENZA 100 TYPE : COMB CG - 100, INNOLA 100X40X75 1 UNIT; CREDENZA 120 TYPE : CRI-3P INNOLA. 120 X 40 X 75 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT; 1 UNIT</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>2607.001R</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q12" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R12" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="48" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>B 9092 KYY</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>DENI</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0060</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>RAK BUKU, RUANG KELUARGA, AREA BACA &amp; MUSHOLA (CUSTOM) 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>2604.008</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="48" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>B 9096 KYZ</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0059</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>TV WALL, RUANG KERJA, AREA BACA &amp; MUSHOLA (CUSTOM) 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>2604.008</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="48" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>B 9092 KYY</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>DENI</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0058</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>KABINET DISPLAY AREA TANGGA LANTAI 2 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>2606.008</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P15" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="48" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>B 9622 PEH</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>SANATA</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>SJ260700034</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>SEKOLAH RAKYAT SULAWESI SELATAN (SINJAI)</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>SINJAI UTARA</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>KOMP. PANEL PAPAN TULIS TYPE : PTK 36 UNIT; KOMP. LACI MEJA SISWA TYPE : MSM 260 UNIT; KOMP. HEADBOARD TEMPAT TIDUR TYPE : BAR 76 UNIT; ALAS TEMPAT TIDUR PLYWOOD UK. 90 X 200 BBA 444 PCS</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>36 UNIT; 260 UNIT; 76 UNIT; 444 PCS</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>2602.003R</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>SERAH TERIMA EKSPEDISI</t>
+        </is>
+      </c>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="48" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>B 9622 PEH</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>SANATA</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>SJ260700033</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>SEKOLAH RAKYAT SULAWESI SELATAN (MAKASSAR)</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>BIRINGKANAYA</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>TEMPAT TIDUR TINGKAT TYPE : TEMDURU BURS-03 (BBA) INNOLA; &gt;&gt; ALAS TEMPAT TIDUR PLYWOOD UK. 90 X 200 BBA 378 PCS</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>; 378 PCS</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>2602.002</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>SERAH TERIMA EKSPEDISI</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="48" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>B 9316 KDE</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0057</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>BACKDROP ORNAMEN, RUANG TAMU (CUSTOM) 1 UNIT; WARDROBE KAMAR TAMU 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT; 1 UNIT</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>2604.008</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="48" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>B 9316 KDE</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>SUHERMAN</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0056</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr">
+        <is>
+          <t>RUMAH CIBUBUR</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>CIBUBUR, JAKTIM</t>
+        </is>
+      </c>
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>BACKDROP  FIDECO, KAMAR TAMU, HPL TH 807 J 1 UNIT; TV WALL, MASTER BEDROOM (CUSTOM) 1 UNIT; SIDE TABLE KIDS BEDROOM 1 2 UNIT; SIDE TABLE KIDS BEDROOM 2 2 UNIT</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT; 1 UNIT; 2 UNIT; 2 UNIT</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>2604.008</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N19" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P19" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R19" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="48" customHeight="1">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>0026-07-23</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>B 9092 KYY</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>DENI</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>SJIP1C.2607.0068</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>PANTRY RUANG KERJA PAK RIZAL KANIT UNIT 4 TIPIDKOR PMJ</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>MEJA TAMU INNOLA, CUSTOM 1 UNIT</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>1 UNIT</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>2605.007N</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>Belum Selesai</t>
+        </is>
+      </c>
+      <c r="N20" s="2" t="inlineStr">
+        <is>
+          <t>Belum</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="P20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
 </worksheet>
 </file>